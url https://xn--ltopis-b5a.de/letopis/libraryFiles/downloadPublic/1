--- v0 (2025-10-14)
+++ v1 (2026-10-08)
@@ -50,727 +50,3259 @@
       </w:r>
       <w:r w:rsidR="00422353" w:rsidRPr="00876472">
         <w:t>vorlage</w:t>
       </w:r>
       <w:r w:rsidR="00422353" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709BE94C" w14:textId="009E1557" w:rsidR="004800F7" w:rsidRPr="00923406" w:rsidRDefault="00422353" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-Untertitel"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>zur Einreichung</w:t>
       </w:r>
       <w:r w:rsidR="00D9220F" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>eines Beitrags</w:t>
       </w:r>
       <w:r w:rsidR="00B14DF8" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
-        <w:t>für die Zeitschrift „Lětopis“</w:t>
+        <w:t>für die Zeitschrift „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>“</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2851EEF7" w14:textId="5A57D04D" w:rsidR="00160623" w:rsidRPr="00923406" w:rsidRDefault="00160623" w:rsidP="00422353">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
-        <w:t>Zur Veröffentlichung Ihres Beitrags im „Lětopis“ nutzen Sie bitte dieses Dokument so</w:t>
+        <w:t>Zur Veröffentlichung Ihres Beitrags im „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>“ nutzen Sie bitte dieses Dokument so</w:t>
       </w:r>
       <w:r w:rsidR="00923406" w:rsidRPr="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">wohl als Anleitung als auch als Vorlage, in die Sie Ihren eigenen Text eingeben können. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A493200" w14:textId="7BD263CF" w:rsidR="00160623" w:rsidRPr="00923406" w:rsidRDefault="00160623" w:rsidP="00876472">
+    <w:p w14:paraId="6A493200" w14:textId="5F2ED86C" w:rsidR="00160623" w:rsidRDefault="00160623" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-us2"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">Hinweise für </w:t>
       </w:r>
       <w:r w:rsidR="00FD4675" w:rsidRPr="00923406">
         <w:t>Autorinnen und</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Autoren</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6C5504EA" w14:textId="7A36C038" w:rsidR="004807E6" w:rsidRPr="00923406" w:rsidRDefault="004807E6" w:rsidP="00876472">
+      <w:pPr>
+        <w:pStyle w:val="LP-us2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ziele und Themen der Zeitschrift</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="151013A7" w14:textId="52BA6334" w:rsidR="00422353" w:rsidRPr="00923406" w:rsidRDefault="00422353" w:rsidP="00422353">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
-        <w:t>Die Zeitschrift „Lětopis“ veröffentlicht wissenschaftliche Aufsätze über sorbische Spra</w:t>
+        <w:t>Die Zeitschrift „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>“ veröffentlicht wissenschaftliche Aufsätze über sorbische Spra</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">che, Kultur und Geschichte sowie zur vergleichenden Minderheitenforschung und Rezensionen von Arbeiten, in denen die genannten Themengebiete behandelt werden. </w:t>
       </w:r>
       <w:r w:rsidR="0010492D" w:rsidRPr="00923406">
         <w:t>Die Zeitschrift richtet sich an Wissenschaftlerinnen und Wissenschaftler</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D86" w:rsidRPr="00923406">
         <w:t>, die in ihren Fachgebieten oder interdisziplinär</w:t>
       </w:r>
       <w:r w:rsidR="00263098" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0010492D" w:rsidRPr="00923406">
         <w:t xml:space="preserve">Forschungen mit Bezug auf die Sorben durchführen oder forschungsrelevante Informationen suchen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>Publikationssprachen sind Niedersor</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>bisch, Obersorbisch, Deutsch, Englisch sowie weitere slawische Sprachen, vorzug</w:t>
       </w:r>
       <w:r w:rsidR="00067CD3" w:rsidRPr="00923406">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>weise Polnisch</w:t>
       </w:r>
       <w:r w:rsidR="004B490B" w:rsidRPr="00923406">
         <w:t>, Tschechisch</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC353E" w:rsidRPr="00923406">
         <w:t>oder</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Russisch.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CEA57E" w14:textId="0968B31D" w:rsidR="00422353" w:rsidRPr="00923406" w:rsidRDefault="00422353" w:rsidP="000B0807">
+    <w:p w14:paraId="7C47465F" w14:textId="6D27A6AE" w:rsidR="00021C29" w:rsidRPr="00923406" w:rsidRDefault="007471FE" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hinsichtlich der Autorschaft und Originalität sollen die eingereichten Arbeiten den </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">entsprechen. </w:t>
+        <w:t xml:space="preserve">Eingereichte Texte werden nach redaktioneller Begutachtung zeitnah auf unserer Homepage veröffentlicht. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25ED3" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zusätzlich erscheinen sie im Rahmen eines Jahresbandes im Druck. </w:t>
       </w:r>
       <w:r w:rsidR="00021C29" w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="059928E0" w14:textId="3511048A" w:rsidR="00FE64B0" w:rsidRPr="00923406" w:rsidRDefault="00FE64B0" w:rsidP="000B0807">
+        <w:t xml:space="preserve">Die Online-Veröffentlichung gilt als die primäre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7872EB07" w14:textId="7C3B480B" w:rsidR="0010492D" w:rsidRPr="00923406" w:rsidRDefault="0010492D" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veröffentlichungen erfolgen unter der </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AA02E8">
+        <w:t xml:space="preserve">Die Länge der eingereichten Aufsätze sollte im Normalfall </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3714" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>75 000 Zeichen einschließ</w:t>
+      </w:r>
+      <w:r w:rsidR="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00DE3714" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lich Leerzeichen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht überschreiten (das entspricht </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3714" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ca. 25 Druckseiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E47515" w14:textId="57F0245B" w:rsidR="00422353" w:rsidRPr="00923406" w:rsidRDefault="00422353" w:rsidP="000B0807">
+      <w:pPr>
+        <w:pStyle w:val="LP-gs"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grundlage für Ihren Text ist die aktuell gültige Rechtschreibung </w:t>
+      </w:r>
+      <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Sprache, in der Sie den Text abfassen (im Fall des Deutschen: die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Empfehlungen des Duden-Verlags</w:t>
+      </w:r>
+      <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>. Bei variablen Rechtschreibungen ist die empfohlene</w:t>
+      </w:r>
+      <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variante zu verwenden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3C0D" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die Abfas</w:t>
+      </w:r>
+      <w:r w:rsidR="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FD3C0D" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>sung des Text</w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC353E" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gendersensibler Sprache </w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>wird empfohlen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enutzen Sie </w:t>
+      </w:r>
+      <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im Deutschen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bitte </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4D86" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">möglichst kreative Formulierungen, ggf. </w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">genderneutrale </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4D86" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ormen (z. B. </w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Studierende</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4D86" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Strategie der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Beidnennung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innen und </w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Studenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bzw. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>die Schreibung mit dem Doppelpun</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0388" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>t (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00203D98" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEBFA63" w14:textId="479C663A" w:rsidR="00E14783" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1.1  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E14783">
+        <w:t>OpenAccess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E14783">
+        <w:t xml:space="preserve"> im </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E14783">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="19175A90" w14:textId="439B5F26" w:rsidR="00E14783" w:rsidRDefault="00E14783" w:rsidP="00E14783">
+      <w:pPr>
+        <w:pStyle w:val="LP-gsohneeinzug"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Der „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t xml:space="preserve"> ist eine Diamond Open Access (Diamond OA) Zeitschrift. Das bedeutet: Sie ist kostenlos zugänglich und es fallen keine Publikationsgebühren an</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6216" w:rsidRPr="000F7394">
+        <w:t xml:space="preserve">– keine APCs, keine Page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216" w:rsidRPr="000F7394">
+        <w:t>Charges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216" w:rsidRPr="000F7394">
+        <w:t xml:space="preserve">, keine Colour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216" w:rsidRPr="000F7394">
+        <w:t>Charges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216" w:rsidRPr="000F7394">
+        <w:t>, etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>. Alle Inhalte sind unmittelbar nach der Veröffentlichung frei zugänglich. Die Zeitschrift ist gemeinschaftlich organisiert, akademisch getragen und nicht kommerziell. Sämtliches Material wird unter einer von den Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6216">
+        <w:t>inn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en und Autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>en gewählten CC-Lizenz veröffentlicht, wobei die Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6216">
+        <w:t>inn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en und </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6216">
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>en das Urheberrecht be</w:t>
+      </w:r>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>alten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C273E6E" w14:textId="1B2564DD" w:rsidR="00E14783" w:rsidRDefault="00E14783" w:rsidP="00E14783">
+      <w:pPr>
+        <w:pStyle w:val="LP-gs"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veröffentlichungen erfolgen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grundsätzlich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unter der </w:t>
+      </w:r>
+      <w:hyperlink w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>Lizenz Creative Commons Namensnennung 4.0 International</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sollten Sie als Autorin/Autor eine andere Lizenz wünschen, klären Sie bitte mit der Redaktion, ob dies möglich ist. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="26AF929D" w14:textId="7512C086" w:rsidR="00422353" w:rsidRPr="00923406" w:rsidRDefault="00422353" w:rsidP="000B0807">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bitte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>beachten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bilder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grafiken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ihren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Texten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>veröffentlicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>können</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wenn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>über</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Urheberrecht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>daran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>verfügen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>übertragen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bekommen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>haben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF16F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Absatz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF16F9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF16F9" w:rsidRPr="00DD278B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7430C8FC" w14:textId="35D9BDBE" w:rsidR="002D6216" w:rsidRPr="00923406" w:rsidRDefault="002D6216" w:rsidP="00E14783">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923406">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wir weisen ausdrücklich darauf hin, dass auch die Selbstarchivierung im </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veröffentlichter Texte durch die Autoren zulässig ist. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6216">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorinnen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Autoren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6216">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">können ihre </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2BA7">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Texte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6216">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selbst archivieren und in Repositorien wie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D6216">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>arXiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D6216">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>, PubMed Central oder institutionellen Repositorien hinterlegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79424B13" w14:textId="705BDB91" w:rsidR="00A410F8" w:rsidRPr="00B27DE1" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1.2  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A410F8" w:rsidRPr="00A410F8">
+        <w:t xml:space="preserve">Publikationsethik und </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BA2">
+        <w:t xml:space="preserve">Sicherung guter </w:t>
+      </w:r>
+      <w:r w:rsidR="00A410F8" w:rsidRPr="00A410F8">
+        <w:t>wissenschaftliche</w:t>
+      </w:r>
+      <w:r w:rsidR="00977BA2">
+        <w:rPr>
+          <w:lang w:val="hsb-DE"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A410F8" w:rsidRPr="00A410F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977BA2">
+        <w:t>Praxis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAF9E57" w14:textId="26868E43" w:rsidR="00A410F8" w:rsidRDefault="00E14783" w:rsidP="00A410F8">
+      <w:pPr>
+        <w:pStyle w:val="LP-gsohneeinzug"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Die Zeitschrift „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t xml:space="preserve"> verpflichtet sich, höchste Standards der Publikationsethik einzuhalten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7394">
+        <w:t xml:space="preserve"> hält sich an die </w:t>
+      </w:r>
+      <w:hyperlink w:history="1">
+        <w:r w:rsidRPr="000F7394">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPE-Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F7394">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A410F8" w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Hinsichtlich der Autorschaft und Originalität sollen die eingereichten Arbeiten den </w:t>
+      </w:r>
+      <w:hyperlink w:history="1">
+        <w:r w:rsidR="00A410F8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Empfehlungen der DFG zur Sicherung guter wissenschaftlicher Praxis</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A410F8" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> entsprechen. Veröffentlicht werden Arbeiten, die noch nicht an anderer Stelle erschienen sind. Um die sorbischen Wissenschaftssprachen zu fördern, erscheinen Übersetzungen ins Nieder- und Obersorbische. Sie sind explizit als solche zu kennzeichnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A410F8">
+        <w:t xml:space="preserve"> unter Angabe des Ortes der Erstveröffentlichung</w:t>
+      </w:r>
+      <w:r w:rsidR="00A410F8" w:rsidRPr="00923406">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543A02AC" w14:textId="14060BFB" w:rsidR="00CC0F8D" w:rsidRPr="00B27DE1" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1.3  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC0F8D" w:rsidRPr="00A410F8">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0F8D">
+        <w:t>eer-Review-Verfahren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13161241" w14:textId="6FBB98A7" w:rsidR="005E2BA7" w:rsidRDefault="005E2BA7" w:rsidP="00CC0F8D">
+      <w:pPr>
+        <w:pStyle w:val="LP-gsohneeinzug"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle Texte des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> werden durch einen zuständigen Fachredakteur, die Redaktionsassistenz sowie den Chefredakteur redaktionell bearbeitet und geprüft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B03B6C" w14:textId="330664DD" w:rsidR="006177F5" w:rsidRDefault="00A410F8" w:rsidP="005E2BA7">
+      <w:pPr>
+        <w:pStyle w:val="LP-gs"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Voraussetzung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Veröffentlichung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC0F8D">
+        <w:t>eines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC0F8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t>Textes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t>Rubrik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t>Abhandlungen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2BA7">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0F8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>ist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>positive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Begutachtung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Peer-Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk211849291"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>das</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> double-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001823B2">
+        <w:t>anonymized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Verfahren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>durchgeführt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wird</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk211849396"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>Dem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>Peer-Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>alle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>Texte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>unterzogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00577BB5">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>er</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>Rubrik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>erscheinen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577BB5" w:rsidRPr="00923406">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00577BB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Begutachtungsprozess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wählt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
         <w:t>Redaktion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Lětopis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
         <w:t>externe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Fachkolleginnen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Fachkollegen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>aus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Ausnahmefällen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> (z. B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>aus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>sprachlichen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Gründen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wenn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>es</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Prüfung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>von</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Texten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>nieder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>oder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>obersorbischer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Sprache</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>geht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>können</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Kolleginnen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Kollegen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Sorbischen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Instituts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
         <w:t>zum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Peer-Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>bestimmt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>nicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Redaktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Lětopis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>angehören</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk211849491"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>zuständige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Fachredakteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>stellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> Kontakt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>zum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Gutachter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>her</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>ist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>sein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>alleiniger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Ansprechpartner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Das</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Gutachten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>wird</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>dem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>zur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Kenntnis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>gegeben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>sofern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Gutachter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Änderungswünsche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>vermerkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Eine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Veröffentlichung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>Gutachtens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>ist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>nicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
+        <w:t>vorgesehen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006177F5" w:rsidRPr="00AE74E9">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7C47465F" w14:textId="6D27A6AE" w:rsidR="00021C29" w:rsidRPr="00923406" w:rsidRDefault="007471FE" w:rsidP="000B0807">
+      <w:r w:rsidR="006177F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DC13B4" w14:textId="2B5451C7" w:rsidR="002D6216" w:rsidRDefault="00AA3A34" w:rsidP="005E2BA7">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7872EB07" w14:textId="7C3B480B" w:rsidR="0010492D" w:rsidRPr="00923406" w:rsidRDefault="0010492D" w:rsidP="000B0807">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Redaktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> Lětopis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>beachtet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>bei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Auswahl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Gutachterinnen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Gutachter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AA3A34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Befangenheitsregeln</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AA3A34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AA3A34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>der</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00AA3A34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> DFG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>schließt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Personen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>nach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>ihrem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Kenntnisstand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>befangen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>sein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>könnten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>vom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>Begutachtungsprozess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>aus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4376E005" w14:textId="3FD657C7" w:rsidR="00A410F8" w:rsidRDefault="00A410F8" w:rsidP="002D6216">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
-        <w:rPr>
-[...42 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Daneben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>gibt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>es</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Rubrik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Materialien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">“ (z. B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>kommentierte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Publikationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>von</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Dokumenten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="48E47515" w14:textId="57F0245B" w:rsidR="00422353" w:rsidRPr="00923406" w:rsidRDefault="00422353" w:rsidP="000B0807">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>unterliegen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>dem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Peer-Review-Verfahren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>unter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>Beteiligung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>externer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>Gutachter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>nicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Ausnahmen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>gesondert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>vermerkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>sonstigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>Rubriken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6216">
+        <w:t>Zeitschrift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6216">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Jubiläum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Nachruf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Rezension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Buchempfehlung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Konferenzbericht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>findet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>kein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Peer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t>statt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752DE5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A693728" w14:textId="3A7046FD" w:rsidR="006177F5" w:rsidRDefault="006177F5" w:rsidP="002D6216">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
-        <w:rPr>
-[...163 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Sonderbände</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> Lětopis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>obliegt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Regelung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Begutachtungspflicht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>dem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Gastherausgeber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Redaktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>verpflichtet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>sich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>bei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Auswahl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>von</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Gastherausgebern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>besondere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Sorgfalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>walten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> zu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>lassen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>diese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>Aufgabe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>fachlich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t>besonders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>kompetenten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Kollegen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> zu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>übertragen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>stehen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>engem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> Kontakt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>mit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Redaktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> Lětopis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>müssen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>das</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Standardverfahren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Begutachtungsprozess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>einhalten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Ausnahmefällen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>können</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Abweichungen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>vom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Standardverfahren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>durch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Redaktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">die Strategie der </w:t>
-[...52 lines deleted...]
-        <w:t>die Schreibung mit dem Doppelpun</w:t>
+        <w:t>genehmigt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Dies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>muss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Sonderband</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>geeigneter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>Stelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>explizit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>gemacht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF1DB9" w:rsidRPr="00AE74E9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1DB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781C254A" w14:textId="7688F825" w:rsidR="00AA3A34" w:rsidRPr="00923406" w:rsidRDefault="00AA3A34" w:rsidP="00A410F8">
+      <w:pPr>
+        <w:pStyle w:val="LP-gs"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3A34">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die Redaktion sichert zu, bei Bedarf Korrekturen, Richtigstellungen, Widerrufe und Entschuldigungen zu veröffentlichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6C8C4E" w14:textId="1473FDEE" w:rsidR="004800F7" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00876472">
+      <w:pPr>
+        <w:pStyle w:val="LP-us2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC0388" w:rsidRPr="00923406">
-        <w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00923406">
         <w:t>Formatieru</w:t>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t>ngsvorgaben</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024F78D6" w14:textId="77777777" w:rsidR="004800F7" w:rsidRPr="00923406" w:rsidRDefault="00AC0388" w:rsidP="002C3E30">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>Jeder Artikel sollte folgendermaßen untergliedert sein:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AAFDFC" w14:textId="7679E321" w:rsidR="00AC0388" w:rsidRPr="00923406" w:rsidRDefault="00021C29" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzugLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC0388" w:rsidRPr="00923406">
@@ -940,61 +3472,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001846B7">
         <w:t xml:space="preserve">) und zusätzlich als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001846B7">
         <w:t>pdf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001846B7">
         <w:t xml:space="preserve">-Datei ein. Benutzen Sie bitte keine automatischen Gliederungs- und Verweissysteme, da die entsprechenden Formatierungen beim Redaktionsprozess </w:t>
       </w:r>
       <w:r w:rsidR="00537CE0" w:rsidRPr="001846B7">
         <w:t>oftmals verloren gehen, so dass ihre Wiederherstellung für die Redaktion einen erheblichen Mehraufwand bedeute</w:t>
       </w:r>
       <w:r w:rsidR="00C05F10" w:rsidRPr="001846B7">
         <w:t>n würde</w:t>
       </w:r>
       <w:r w:rsidR="00537CE0" w:rsidRPr="001846B7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00537CE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ADF67D" w14:textId="69EDF5E9" w:rsidR="00AC0388" w:rsidRPr="00923406" w:rsidRDefault="00AC0388" w:rsidP="00876472">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">1. </w:t>
+    <w:p w14:paraId="76ADF67D" w14:textId="16899050" w:rsidR="00AC0388" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0388" w:rsidRPr="00923406">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AC0388" w:rsidRPr="00923406">
         <w:t>Allgemeines zur Formatierung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD60DDB" w14:textId="77777777" w:rsidR="00295C73" w:rsidRPr="00923406" w:rsidRDefault="00295C73" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzugLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t xml:space="preserve">Grundschrift ist Times New Roman. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DE3917" w14:textId="77777777" w:rsidR="00295C73" w:rsidRPr="00923406" w:rsidRDefault="00295C73" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t xml:space="preserve">Ergänzend verwenden Sie bitte für phonetische und kombinierte Zeichen </w:t>
@@ -1132,63 +3672,68 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>unterstrichen</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-italic"/>
         </w:rPr>
         <w:t>Kursiva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> ist für objekt</w:t>
       </w:r>
       <w:r w:rsidR="00923406" w:rsidRPr="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>sprachliche Passagen in linguistischen Texten reserviert (s. u.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B40946" w14:textId="3726CC0E" w:rsidR="00960A0D" w:rsidRPr="00923406" w:rsidRDefault="00960A0D" w:rsidP="00876472">
-[...1 lines deleted...]
-        <w:pStyle w:val="LP-us2"/>
+    <w:p w14:paraId="27B40946" w14:textId="13EA6910" w:rsidR="00960A0D" w:rsidRPr="00923406" w:rsidRDefault="00960A0D" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve">2. </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00897364">
+        <w:t>2  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Überschriften</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC0FC3C" w14:textId="7CDAE254" w:rsidR="003A2EE7" w:rsidRPr="00923406" w:rsidRDefault="0010492D" w:rsidP="00E05347">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">Dieses Template stellt Ihnen </w:t>
       </w:r>
       <w:r w:rsidR="00934771" w:rsidRPr="00923406">
         <w:t>fünf</w:t>
       </w:r>
       <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Überschriftenebenen </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">bereit </w:t>
       </w:r>
       <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
         <w:t>(einschließlich des Haupt</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
@@ -1210,106 +3755,114 @@
       </w:r>
       <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B85D89" w14:textId="56BB2A45" w:rsidR="00960A0D" w:rsidRPr="00923406" w:rsidRDefault="003A2EE7" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
         <w:t xml:space="preserve">Nummerieren Sie sie in der Weise „4.3.2.1“ – ohne abschließenden Punkt (außer bei der obersten Gliederungsebene), ohne Verwendung der „0“. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63212CA0" w14:textId="01C033CD" w:rsidR="00E05347" w:rsidRPr="00923406" w:rsidRDefault="003A2EE7" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
+        <w:lastRenderedPageBreak/>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E05347" w:rsidRPr="00923406">
         <w:t xml:space="preserve">Für die Formatierung von Autorennamen, Haupt- und Untertitel konsultieren Sie bitte die Formatvorlagen dieses Templates. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0083FB50" w14:textId="593FC94C" w:rsidR="001E5E26" w:rsidRPr="00923406" w:rsidRDefault="003A2EE7" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
-        <w:lastRenderedPageBreak/>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E5E26" w:rsidRPr="00923406">
         <w:t xml:space="preserve">Reichen Sie Ihren Text ohne automatisch erstelltes Inhaltsverzeichnis </w:t>
       </w:r>
       <w:r w:rsidR="00167881" w:rsidRPr="00923406">
         <w:t xml:space="preserve">oder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00167881" w:rsidRPr="00923406">
         <w:t>Bibliogra</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00370809" w:rsidRPr="00923406">
         <w:t>ieprogramm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00370809" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E5E26" w:rsidRPr="00923406">
         <w:t xml:space="preserve">ein. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792E70EF" w14:textId="19E98444" w:rsidR="00960A0D" w:rsidRPr="00923406" w:rsidRDefault="00960A0D" w:rsidP="00876472">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3. </w:t>
+    <w:p w14:paraId="792E70EF" w14:textId="3EFBFAFD" w:rsidR="00960A0D" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
         <w:t>Zitate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AF8740" w14:textId="6B41EE7B" w:rsidR="00960A0D" w:rsidRPr="00923406" w:rsidRDefault="00960A0D" w:rsidP="00960A0D">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">Kurze Zitate (weniger als 60 Wörter) sollten im Text integriert in </w:t>
       </w:r>
       <w:r w:rsidR="00B14DF8" w:rsidRPr="00923406">
         <w:t>doppelte Anführungs</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00B14DF8" w:rsidRPr="00923406">
         <w:t>zeichen („…</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">“) gesetzt werden. Einfache Anführungszeichen </w:t>
       </w:r>
       <w:r w:rsidR="00A702F4" w:rsidRPr="00923406">
         <w:t xml:space="preserve">werden </w:t>
       </w:r>
@@ -1390,61 +3943,69 @@
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>tierten Absatz ohne Abstand, in einfachen Anführungszeichen. D</w:t>
       </w:r>
       <w:r w:rsidR="00F472B8" w:rsidRPr="00923406">
         <w:t>ie Angabe zur</w:t>
       </w:r>
       <w:r w:rsidR="002A0A30" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Autorschaft der</w:t>
       </w:r>
       <w:r w:rsidR="00F472B8" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Übersetzung</w:t>
       </w:r>
       <w:r w:rsidR="00960A0D" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> in eckigen Klammern</w:t>
       </w:r>
       <w:r w:rsidR="00F472B8" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> anschließen</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>.‘ [Übers. N. N.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F61B0A" w14:textId="5AE61297" w:rsidR="008C7926" w:rsidRPr="00923406" w:rsidRDefault="008C7926" w:rsidP="00876472">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">4. </w:t>
+    <w:p w14:paraId="06F61B0A" w14:textId="73CFF247" w:rsidR="008C7926" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7926" w:rsidRPr="00923406">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C7926" w:rsidRPr="00923406">
         <w:t>Beispiele</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A780D59" w14:textId="77777777" w:rsidR="008C7926" w:rsidRPr="00923406" w:rsidRDefault="008C7926" w:rsidP="008C7926">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">In sprachwissenschaftlichen Texten werden sämtliche objektsprachlichen Passagen kursiv gesetzt und, sofern sie in einer anderen als der Artikelsprache stehen, mit einer Übersetzung in einfachen Anführungszeichen versehen: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>os</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-italic"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobry </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1865,136 +4426,168 @@
         <w:t>pron.subst-nom.sg.f-rel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:tab/>
         <w:t>aux.3sg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B765DB5" w14:textId="371ADC5E" w:rsidR="00E4117A" w:rsidRPr="00FA0130" w:rsidRDefault="00D40EEF" w:rsidP="00D34FC2">
       <w:pPr>
         <w:pStyle w:val="LP-Textbeispiel"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D34FC2" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">chójźi-ł-a </w:t>
-      </w:r>
+        <w:t>chójźi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00642E69" w:rsidRPr="00FA0130">
+        <w:t xml:space="preserve">-ł-a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34D5D" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+      <w:r w:rsidR="00642E69" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">do </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">dom-u </w:t>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>šy-t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>šy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>-t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5CBA9" w14:textId="31A381B2" w:rsidR="00E4117A" w:rsidRPr="00923406" w:rsidRDefault="00D40EEF" w:rsidP="00D34FC2">
       <w:pPr>
         <w:pStyle w:val="LP-Textbeispiel"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA0130">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D34FC2" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:t>go-</w:t>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-        <w:t>ptcp.prf-sg.f</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ptcp.prf-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>sg.f</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:t>home-</w:t>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
@@ -2017,116 +4610,224 @@
       <w:r w:rsidR="006367E5" w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>sup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6E92E33D" w14:textId="10E34ACE" w:rsidR="006367E5" w:rsidRPr="00FA0130" w:rsidRDefault="00D40EEF" w:rsidP="00D34FC2">
       <w:pPr>
         <w:pStyle w:val="LP-Textbeispiel"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D34FC2" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>‚dressmaker who used to come to one’s house to do dressmaking‛</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">5. </w:t>
+        <w:t>‚</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>dressmaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>come</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>one’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>house</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>dressmaking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006367E5" w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>‛</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="14249AFE" w14:textId="1AE4D03D" w:rsidR="00E4117A" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4117A" w:rsidRPr="00923406">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E4117A" w:rsidRPr="00923406">
         <w:t>Abbildungen, Tabellen und Grafiken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726D520D" w14:textId="22050CA9" w:rsidR="00D457AC" w:rsidRDefault="00D457AC" w:rsidP="00E4117A">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="001846B7">
         <w:t>Sie dürfen nur solche Abbildungen in ihrem Text verwenden, über deren Nutzungsrechte Sie verfügen. Urheber und Rechteinhaber sind explizit kenntlich zu machen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5AB141" w14:textId="10A77404" w:rsidR="00C42F2D" w:rsidRPr="00923406" w:rsidRDefault="00E4117A" w:rsidP="00E4117A">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
-        <w:lastRenderedPageBreak/>
         <w:t>In der Regel werden Abbildungen, Tabellen und Grafiken schwarz-weiß gedruckt (Graustufen). Farbige Abbildungen sind in begründeten Ausnahmefällen nach Abspr</w:t>
       </w:r>
       <w:r w:rsidR="00C42F2D" w:rsidRPr="00923406">
         <w:t>ache mit der Redaktion möglich.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414EE02E" w14:textId="77777777" w:rsidR="00C42F2D" w:rsidRPr="00923406" w:rsidRDefault="00C42F2D" w:rsidP="00850299">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FB2F30" w14:textId="77777777" w:rsidR="00C42F2D" w:rsidRPr="00923406" w:rsidRDefault="00C42F2D" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gseinzuglinks"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14D268DF" wp14:editId="670E020F">
             <wp:extent cx="2419350" cy="1536700"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="25400"/>
             <wp:docPr id="1746" name="Picture 1746"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1746" name="Picture 1746"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId8">
                       <a:grayscl/>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2419653" cy="1536892"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="6350">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -2180,61 +4881,69 @@
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>rundschulatlas</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> 2010: 31)</w:t>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED0764F" w14:textId="4651EDF5" w:rsidR="00E4117A" w:rsidRPr="00923406" w:rsidRDefault="00E4117A" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gsLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>Reichen Sie Abbildungen als eigene Datei ein und markiere</w:t>
       </w:r>
       <w:r w:rsidR="003A2EE7" w:rsidRPr="00923406">
         <w:t>n Sie die Stelle im Text, an welcher</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> die Abbildung erscheinen soll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E57895E" w14:textId="2FA455E4" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00850299" w:rsidP="00876472">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">6. </w:t>
+    <w:p w14:paraId="5E57895E" w14:textId="2B217BE1" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00850299" w:rsidRPr="00923406">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00850299" w:rsidRPr="00923406">
         <w:t>Bibliografische Angaben</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECACEC5" w14:textId="346592F7" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00FF36B4" w:rsidP="00FF36B4">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00850299" w:rsidRPr="00923406">
         <w:t xml:space="preserve">ibliografische Angaben </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>werden i</w:t>
       </w:r>
       <w:r w:rsidR="00850299" w:rsidRPr="00923406">
         <w:t xml:space="preserve">m fortlaufenden Text </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">als </w:t>
       </w:r>
       <w:r w:rsidR="00850299" w:rsidRPr="00923406">
         <w:t>Kurzangaben nach dem fol</w:t>
       </w:r>
@@ -2263,117 +4972,111 @@
         <w:t>ein Autor: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Hantška</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> 1985: 279–282), Autorenname in Kapitälchen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0F26E7" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00850299" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>zwei Autoren: (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Dalitz</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Stone</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> 1977: 62 f.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69543A37" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00850299" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>drei Autoren: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Głowiński</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Okopień-Sławińska</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Sławiński</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> 1986: 95)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4A4910" w14:textId="77777777" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00850299" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>vier und mehr Autoren: (</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Smith</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> et al. 1980: 45)</w:t>
       </w:r>
@@ -2389,51 +5092,59 @@
         <w:tab/>
         <w:t xml:space="preserve">bei Einbettung in den Text mit Ziffern in Klammern: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Hantška</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> (1985: 279–282)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564FE92A" w14:textId="05C37CDB" w:rsidR="00850299" w:rsidRPr="00923406" w:rsidRDefault="00850299" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
-        <w:t>falls das gleiche Werk im fortlaufenden Text mehrfach nacheinander zitiert wird: (</w:t>
+        <w:t xml:space="preserve">falls das gleiche Werk im fortlaufenden Text mehrfach nacheinander </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>zitiert</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> wird: (</w:t>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t xml:space="preserve">z. B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>ibid.: 23</w:t>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> / ebd.: 23 / niedersorbisch: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t>teke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t>tam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t xml:space="preserve">: 23 / obersorbisch: </w:t>
@@ -2512,85 +5223,102 @@
         <w:t xml:space="preserve">Bitte beachten Sie, dass </w:t>
       </w:r>
       <w:r w:rsidR="00916FC7" w:rsidRPr="001846B7">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Fußnoten</w:t>
       </w:r>
       <w:r w:rsidR="00916FC7" w:rsidRPr="001846B7">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> für ergänzende Informationen und Nebendiskussionen reserviert sind. Rein bibliografische Fußnoten sollten Sie vermeiden. Unveröffentlichte Archivquellen </w:t>
       </w:r>
       <w:r w:rsidR="00537CE0" w:rsidRPr="001846B7">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>und Online-Publizistik gehören</w:t>
       </w:r>
       <w:r w:rsidR="00916FC7" w:rsidRPr="001846B7">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jedoch nicht ins Literaturverzeichnis. Es ist Ihnen anheimgestellt, ob Sie die entsprechenden Fundstellen in den Fußnoten oder (mit Verweis im Text) in einem eigenständigen Quellenverzeichnis dokumentieren. </w:t>
+        <w:t xml:space="preserve"> jedoch nicht ins Literaturverzeichnis. Es ist Ihnen anheimgestellt, ob Sie die </w:t>
+      </w:r>
+      <w:r w:rsidR="00916FC7" w:rsidRPr="001846B7">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">entsprechenden Fundstellen in den Fußnoten oder (mit Verweis im Text) in einem eigenständigen Quellenverzeichnis dokumentieren. </w:t>
       </w:r>
       <w:r w:rsidR="00102CC7" w:rsidRPr="001846B7">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Querverweise auf Fußnoten o. ä. sind nicht zulässig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D761691" w14:textId="7F76A0F9" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">7. </w:t>
+    <w:p w14:paraId="5D761691" w14:textId="0104DCF7" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t>Literaturverzeichnis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164C9331" w14:textId="55CC4DC1" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">7.1 </w:t>
+    <w:p w14:paraId="164C9331" w14:textId="3E2A319F" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>7.1</w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t xml:space="preserve">Allgemeines </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B78277" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzugLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t xml:space="preserve">Formale Vorgaben: Normalschrift, Sondereinzug hängend 0,5 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2514C388" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>Autorennachnamen in Kapitälchen, Vorname ausschreiben.</w:t>
@@ -2616,69 +5344,71 @@
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>len steht ein fester Leerschritt zwischen Tag und Monat. Möglich ist also „02.01.2010“ oder „2. 1. 2010“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F29AC9" w14:textId="5F7BED81" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>Für Abkürzungen zu Herausgeberangaben</w:t>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t>, Seitenzahlen</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> u. Ä. verwenden Sie die Sprache des Haupttextes, z. B. deutsch: „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Hg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
-        <w:t>./Hgg.“, eng</w:t>
+        <w:t>./</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Hgg.“, eng</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:t>lisch: „</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00923406">
-        <w:t>ed</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ed./</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00923406">
         <w:t>eds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00923406">
         <w:t>.“, ober-/nieder</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>sorbisch: „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>wud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>.“</w:t>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
         <w:t>; deutsch: „S.“, englisch: „p.“, ober</w:t>
       </w:r>
       <w:r w:rsidR="00B14DF8" w:rsidRPr="00923406">
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="007471FE" w:rsidRPr="00923406">
@@ -2864,255 +5594,254 @@
         <w:t xml:space="preserve"> mit derselben Jahreszahl werden differenziert durch Zugabe von a, b, c nach der Jahreszahl:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FC028A" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="009D7C75">
       <w:pPr>
         <w:pStyle w:val="LP-gs"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466E8A8A" w14:textId="77777777" w:rsidR="00923406" w:rsidRPr="00923406" w:rsidRDefault="00923406" w:rsidP="00923406">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Wenzel</w:t>
       </w:r>
       <w:r>
         <w:t>, Walter 2008a</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
-        <w:t>: Neue Deutungen Oberlausitzer Ortsnamen, in: Lětopis 55/1, S. 76–92.</w:t>
+        <w:t xml:space="preserve">: Neue Deutungen Oberlausitzer Ortsnamen, in: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> 55/1, S. 76–92.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FA5D9F" w14:textId="45D70B6F" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00A56994">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Wenzel</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:t>, Walter 2008b</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>: Oberlausitzer Ortsnamenbuch. Bautzen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4CD008" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzugLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t xml:space="preserve">Der Verlag wird nicht angegeben. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D5A848" w14:textId="21107461" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>Publikationsreihen dürfen fakultativ angegeben werden, wenn sie wissenschaftsstruk</w:t>
       </w:r>
       <w:r w:rsidR="00923406">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">turierende Informationen liefern. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A5C937" w14:textId="59D77335" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="000B0807">
+    <w:p w14:paraId="74A5C937" w14:textId="129E8A6B" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
         <w:t>Die bibliografischen Angaben für mehrbändige, ggf. durch ein Kürzel zitierte Werke sind knapp zu halten. Wechsel der Herausgeberschaft, der Autor</w:t>
       </w:r>
       <w:r w:rsidR="00C908A0" w:rsidRPr="00923406">
         <w:t>schaft</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve"> oder des Verlagsortes sollen im Literaturverzeichnis nicht angegeben werden (s. 7.2.2).</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> oder des Verlagsortes sollen im Literaturverzeichnis nicht angegeben werden (s. </w:t>
+      </w:r>
+      <w:r w:rsidR="00897364">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>7.2.2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172534E0" w14:textId="6D2D3AB8" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t xml:space="preserve">7.2 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t>Typen bibliografischer Angaben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096A2C73" w14:textId="4A862DC5" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+    <w:p w14:paraId="096A2C73" w14:textId="54D1F403" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t xml:space="preserve">7.2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t>Monografie:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937FEA9" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Kaulfürst</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>, Fabian</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve"> 2005: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Studije</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> k </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>rěcy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve"> Kita </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kita Fryca Stempla.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Budyšyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve"> (= </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (= Mały </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>rěd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Serbskego</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>instituta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>; 7).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04316CCB" w14:textId="686DBD11" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+    <w:p w14:paraId="04316CCB" w14:textId="73F083AB" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t xml:space="preserve">7.2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t>Mehrbändiges Werk (ggf. mit Identifikationskürzel):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77276196" w14:textId="445B3B76" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="0044432F" w:rsidP="00BC6CE7">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Fasske</w:t>
@@ -3130,61 +5859,65 @@
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Jentsch</w:t>
       </w:r>
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t>, Helmut;</w:t>
       </w:r>
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Michalk</w:t>
       </w:r>
       <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t>, Siegfried 1965–1996: Sorbischer Sprachatlas. 15 Bde. Bautzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD7C063" w14:textId="3B224A5D" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+    <w:p w14:paraId="3CD7C063" w14:textId="075E54B3" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t xml:space="preserve">7.2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
         <w:t xml:space="preserve">Sammelband: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFC6A69" w14:textId="5D662AB2" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Prunitsch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Christian (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3210,1119 +5943,1099 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Specimina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>philologiae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>slavicae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>; 155).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8B0CD1" w14:textId="396D6482" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00876472">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5D8B0CD1" w14:textId="396D6482" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">7.2.4 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>Aufsatz in einem Sammelband:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ED4405" w14:textId="6269F7E0" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00876472">
+    <w:p w14:paraId="24ED4405" w14:textId="7C620A36" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-us5"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve">7.2.4.1 </w:t>
+        <w:t xml:space="preserve">im </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2F1B">
+        <w:t>deutschsprachigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Text:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77A37D" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Piniekowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Christiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>1993:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Die sorbische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Literatur, in: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Scholze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Dietrich (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Hg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>.), Die Sorben in Deutschland. Sieben Kapitel Kulturgeschichte. Bautzen, S. 115–145.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC7CC07" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Bartels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, Hauke 2010: Das (diachrone) Textkorpus der niedersorbischen Schriftsprache als Grundlage für Sprachdokumentation und Sprachwandelforschung, in: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Hansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Björn; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Grković</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Major</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, Jasmina (Hgg.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Diachronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Slavonic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Syntax. Gradual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Changes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> in Focus. München (= Wiener Slawistischer Almanach; Sonderband 74), S. 7–18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F710D8A" w14:textId="6730F63F" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00876472">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">im obersorbischen Text: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226A12BE" w14:textId="22C0D996" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00934771">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Piniekowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Christiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>1993:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Die sorbische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Literatur, w: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Scholze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Dietrich (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">.), Die Sorben in Deutschland. Sieben Kapitel Kulturgeschichte. Bautzen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>str.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> 115–145.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2146E5" w14:textId="54CF26B5" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00934771">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Bartels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, Hauke 2010: Das (diachrone) Textkorpus der niedersorbischen Schriftsprache als Grundlage für Sprachdokumentation und Sprachwandelforschung, w: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Hansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Björn; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Grković</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Major</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>, Jasmina (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Diachronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Slavonic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Syntax. Gradual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Changes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> in Focus. München (= Wiener Slawistischer Almanach; Sonderband 74), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>str.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> 7–18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AA508B" w14:textId="5C63C4BF" w:rsidR="00FA0130" w:rsidRPr="00923406" w:rsidRDefault="00FA0130" w:rsidP="00876472">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">im </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">ersorbischen Text: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E09892" w14:textId="0C7A168D" w:rsidR="00FA0130" w:rsidRPr="00923406" w:rsidRDefault="00FA0130" w:rsidP="00FA0130">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Piniekowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Christiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>1993:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Die sorbische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Literatur, w: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Scholze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Dietrich (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">.), Die Sorben in Deutschland. Sieben Kapitel Kulturgeschichte. Bautzen, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>. 115–145.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2749FC19" w14:textId="726E3FA8" w:rsidR="00FA0130" w:rsidRPr="00923406" w:rsidRDefault="00FA0130" w:rsidP="00FA0130">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Bartels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, Hauke 2010: Das (diachrone) Textkorpus der niedersorbischen Schriftsprache als Grundlage für Sprachdokumentation und Sprachwandelforschung, w: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Hansen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Björn; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Grković</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Major</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>, Jasmina (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>wud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Diachronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Slavonic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Syntax. Gradual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Changes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> in Focus. München (= Wiener Slawistischer Almanach; Sonderband 74), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>. 7–18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEAE54E" w14:textId="134A0C06" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t xml:space="preserve">7.2.5 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...9 lines deleted...]
-    <w:p w14:paraId="3A77A37D" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>Zeitschriftenartikel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0130">
+        <w:t xml:space="preserve"> (Version für den deutschsprachigen Text)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376BED74" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
-        <w:t>Piniekowa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Schuster</w:t>
+      </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...30 lines deleted...]
-      </w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
-        <w:t>Scholze</w:t>
-[...95 lines deleted...]
-    <w:p w14:paraId="5F710D8A" w14:textId="44C719FB" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00876472">
+        <w:t>Šewc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, Heinz 1992: Zur Problematik der Entstehung des Niedersorbischen, in: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Lětopis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> 39/1, S. 9–18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42814864" w14:textId="39D1686D" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
       <w:pPr>
         <w:pStyle w:val="LP-us5"/>
       </w:pPr>
-      <w:r w:rsidRPr="00923406">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2 </w:t>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t xml:space="preserve">7.2.6 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...3 lines deleted...]
-    <w:p w14:paraId="226A12BE" w14:textId="22C0D996" w:rsidR="00934771" w:rsidRPr="00923406" w:rsidRDefault="00934771" w:rsidP="00934771">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>Zeitungsbeiträge</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0130">
+        <w:t xml:space="preserve"> (Version für den Text in obersorbischer Sprache)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C30894" w14:textId="153D75B5" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
-        <w:t>Piniekowa</w:t>
-[...4 lines deleted...]
-          <w:smallCaps/>
+        <w:t>Pjech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">, Edmund 2014: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>Nadźija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>małe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>ludy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 27. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>měrca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1924 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>Zwjazk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>narodnych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>mje</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>ńšin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>Němskeje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>załoženy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>, w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>Serbske</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>Nowiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D73F6D">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24/62</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73F6D">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>28. 3. 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73F6D">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...37 lines deleted...]
-          <w:smallCaps/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>Předźenak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...111 lines deleted...]
-    <w:p w14:paraId="24AA508B" w14:textId="6EFC9E67" w:rsidR="00FA0130" w:rsidRPr="00923406" w:rsidRDefault="00FA0130" w:rsidP="00876472">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B84E66" w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>str</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:lang w:eastAsia="hsb-DE"/>
+        </w:rPr>
+        <w:t> 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792D1750" w14:textId="5EE4AC61" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
       <w:pPr>
         <w:pStyle w:val="LP-us5"/>
       </w:pPr>
-      <w:r w:rsidRPr="00923406">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>3</w:t>
-[...188 lines deleted...]
-        <w:t xml:space="preserve">7.2.5 </w:t>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t xml:space="preserve">7.2.7 </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...9 lines deleted...]
-    <w:p w14:paraId="376BED74" w14:textId="77777777" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
+      <w:r w:rsidR="00A56994" w:rsidRPr="00923406">
+        <w:t>Beiträge im Internet und Internetadressen (URL und Zugriffsdatum):</w:t>
+      </w:r>
+      <w:r w:rsidR="001846B7" w:rsidRPr="001846B7">
+        <w:rPr>
+          <w:rStyle w:val="LP-funoteziffer"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E45A83" w14:textId="5F1DD7AA" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BE23FA">
       <w:pPr>
         <w:pStyle w:val="LP-Literatur"/>
-        <w:rPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:rStyle w:val="LP-Kapitlchen"/>
+        </w:rPr>
+        <w:t>Winhart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>, Heike 2005: Funktionsverbgefüge im Deutschen. Zur Verbindung von Ver</w:t>
+      </w:r>
+      <w:r w:rsidR="00923406" w:rsidRPr="00923406">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>ben und Nominalisierungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00916FC7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> Tübingen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE23FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2F1B">
+        <w:t>https://publikationen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>uni-tuebingen.de/xmlui</w:t>
+      </w:r>
+      <w:r w:rsidR="001846B7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>/handle/10900/46248 [01.09.2015].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40713692" w14:textId="7FC1530C" w:rsidR="00A56994" w:rsidRPr="00923406" w:rsidRDefault="00A56994" w:rsidP="00BC6CE7">
+      <w:pPr>
+        <w:pStyle w:val="LP-Literatur"/>
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
-        <w:t>Schuster</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">7.2.6 </w:t>
+        <w:t>ESSČ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>Elektronický</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>slovník</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>staré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>češtiny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">. Praha: Ústav pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>jazyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t>český</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> AV ČR, v.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2F1B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>v.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2F1B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t>i. http://vokabular.ujc.cas.cz [01.09.2015].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB64220" w14:textId="2CA6DA4B" w:rsidR="00BC6CE7" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6CE7" w:rsidRPr="00923406">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00923406">
-[...439 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC6CE7" w:rsidRPr="00923406">
         <w:t>Rezensionen</w:t>
       </w:r>
       <w:r w:rsidR="002710E1" w:rsidRPr="00923406">
         <w:t>, Konferenzberichte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1389D0" w14:textId="77777777" w:rsidR="00BC6CE7" w:rsidRPr="00923406" w:rsidRDefault="00BC6CE7" w:rsidP="00BC6CE7">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">Für Rezensionen gilt eine besondere Zitierweise im Texttitel: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619AAF47" w14:textId="3A395803" w:rsidR="00BC6CE7" w:rsidRPr="00923406" w:rsidRDefault="00463F8F" w:rsidP="00876472">
       <w:pPr>
         <w:pStyle w:val="LP-gshaengeinzugLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC6CE7" w:rsidRPr="00923406">
         <w:t>Autor (Vorname und Name) und Titel des rezensierten Buchs (mit Doppelpunkt vom Namen abgetrennt) fett, bibliografische</w:t>
       </w:r>
       <w:r w:rsidR="0078022C" w:rsidRPr="00923406">
@@ -4354,57 +7067,52 @@
       <w:pPr>
         <w:pStyle w:val="LP-gsLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Theresa Jacobs: Der Sorbische Volkstanz in Geschichte und Diskursen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Bautzen: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Domowina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t>-Verlag 2014 (= Schriften des Sorbischen Instituts; 59), 248 S.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5612C653" w14:textId="77777777" w:rsidR="00BC6CE7" w:rsidRPr="00923406" w:rsidRDefault="00BC6CE7" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gsLZdavor"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Lorem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4418,63 +7126,108 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>consectetuer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>adipiscing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA0130">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aenean commodo ligula eget dolor. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00923406">
         <w:t>Aenean</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Aenean </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>massa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. Cum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>sociis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>natoque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5066,65 +7819,51 @@
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>elementum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>semper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nisi. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> nisi. Aenean </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>eleifend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
@@ -5270,53 +8009,53 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Slavistische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Linguistik 2004/2005. Referate des XXX. und XXXI. Konstanzer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Slavistischen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Arbeitstreffens. München 2006 (= </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>Slavistische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Beiträge; 453), S. 41–88. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E847019" w14:textId="77777777" w:rsidR="00DE59DE" w:rsidRPr="00923406" w:rsidRDefault="00DE59DE" w:rsidP="000B0807">
-[...1 lines deleted...]
-        <w:pStyle w:val="LP-gsLZdavor"/>
+    <w:p w14:paraId="7E847019" w14:textId="77777777" w:rsidR="00DE59DE" w:rsidRPr="00923406" w:rsidRDefault="00DE59DE" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>b) Zeitschriftenartikel:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CD65B2" w14:textId="77777777" w:rsidR="00DE59DE" w:rsidRPr="00923406" w:rsidRDefault="00DE59DE" w:rsidP="00DE59DE">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Michalk</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:lang w:eastAsia="hsb-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, Siegfried: Beitrag zur Quantifizierung der Interferenz. Intervallstudie, in: </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="hsb-DE"/>
@@ -5412,69 +8151,159 @@
         <w:t>LP-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B63B4" w:rsidRPr="00923406">
         <w:t>gs_LZ_davor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B14DF8" w:rsidRPr="00923406">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="003B63B4" w:rsidRPr="00923406">
         <w:t>, aber rechtsbündig kursiv</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1150561D" w14:textId="13BB3AFA" w:rsidR="00BE23FA" w:rsidRPr="00FA0130" w:rsidRDefault="00BE23FA" w:rsidP="00BE23FA">
       <w:pPr>
         <w:pStyle w:val="LP-gsLZdavor"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00243AEF">
         <w:rPr>
           <w:i/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Theresa Jacobsowa / Ines Kellerowa / Anja Pohončowa</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">9. </w:t>
+        <w:t>Theresa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Jacobsowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Kellerowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Anja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243AEF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Pohončowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="288FC464" w14:textId="09ED0146" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF36B4" w:rsidRPr="00923406">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00884C91" w:rsidRPr="00923406">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6E0AB1" w14:textId="0F8C2DEB" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="005059ED" w:rsidP="00884C91">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>Ein Abstract ist n</w:t>
       </w:r>
       <w:r w:rsidR="003673C7" w:rsidRPr="00923406">
         <w:t xml:space="preserve">ur bei </w:t>
       </w:r>
       <w:r w:rsidR="003B63B4" w:rsidRPr="00923406">
         <w:t>den Textsorten „Aufsätze“</w:t>
       </w:r>
       <w:r w:rsidR="003673C7" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r w:rsidR="003B63B4" w:rsidRPr="00923406">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="003673C7" w:rsidRPr="00923406">
         <w:t>Materialien</w:t>
@@ -5506,57 +8335,52 @@
       <w:r w:rsidR="003B63B4" w:rsidRPr="00923406">
         <w:t xml:space="preserve">formatiert </w:t>
       </w:r>
       <w:r w:rsidR="00884C91" w:rsidRPr="00923406">
         <w:t>werden:</w:t>
       </w:r>
       <w:r w:rsidR="002C3E30" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9D0463" w14:textId="09C3756C" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00884C91" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gsLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-bold"/>
         </w:rPr>
         <w:t>Autorenname: Aufsatztitel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BE2CDE" w14:textId="2A7C69EE" w:rsidR="005059ED" w:rsidRPr="00923406" w:rsidRDefault="005059ED" w:rsidP="005059ED">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Lorem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5570,63 +8394,108 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>consectetuer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>adipiscing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA0130">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aenean commodo ligula eget dolor. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00923406">
         <w:t>Aenean</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligula </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA0130">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve">Aenean </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>massa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. Cum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>sociis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>natoque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5777,63 +8646,68 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>massa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>quis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00923406">
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CC37DC" w14:textId="692E7AE0" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00FF36B4" w:rsidP="00876472">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+    <w:p w14:paraId="32CC37DC" w14:textId="0104F64B" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF36B4" w:rsidRPr="00923406">
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00884C91" w:rsidRPr="00923406">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00884C91" w:rsidRPr="00923406">
         <w:t>Schlüsselwörter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F87CC76" w14:textId="6D7C8D00" w:rsidR="005059ED" w:rsidRPr="00923406" w:rsidRDefault="005059ED" w:rsidP="005059ED">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">Die Angabe von </w:t>
       </w:r>
       <w:r w:rsidR="003673C7" w:rsidRPr="00923406">
         <w:t>vier bis sieben</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> Schlüsselwörtern ist nur bei Aufsätzen und </w:t>
       </w:r>
       <w:r w:rsidR="003673C7" w:rsidRPr="00923406">
         <w:t>Materialien</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> erforderlich</w:t>
       </w:r>
       <w:r w:rsidR="0044432F" w:rsidRPr="00923406">
         <w:t>.</w:t>
@@ -5866,150 +8740,162 @@
       </w:r>
       <w:r w:rsidR="0044432F" w:rsidRPr="00923406">
         <w:t xml:space="preserve">sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>folgendermaßen zu notieren:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BBA707" w14:textId="77777777" w:rsidR="005059ED" w:rsidRPr="00923406" w:rsidRDefault="005059ED" w:rsidP="000B0807">
       <w:pPr>
         <w:pStyle w:val="LP-gsLZdavor"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-bold"/>
         </w:rPr>
         <w:t>Schlüsselwörter</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000E2F71" w:rsidRPr="00923406">
         <w:t>Niedersorbisch, Phonetik, Phonologie, Orthoepie, Vokalismus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7503A16A" w14:textId="17878417" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00FF36B4" w:rsidP="00876472">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00923406">
+    <w:p w14:paraId="7503A16A" w14:textId="1A7F8C89" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00897364" w:rsidP="00897364">
+      <w:pPr>
+        <w:pStyle w:val="LP-us3"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF36B4" w:rsidRPr="00923406">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B14DF8" w:rsidRPr="00923406">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00884C91" w:rsidRPr="00923406">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00B26AD3" w:rsidRPr="00923406">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00301224" w:rsidRPr="00923406">
         <w:t>Anschrift und Affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275452AD" w14:textId="77777777" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00884C91" w:rsidP="000E2F71">
+    <w:p w14:paraId="04ADF7AC" w14:textId="13CF289B" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00884C91" w:rsidP="000E2F71">
       <w:pPr>
         <w:pStyle w:val="LP-gsohneeinzug"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:rStyle w:val="LP-Kapitlchen"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
-        <w:t xml:space="preserve">Vorname, Titel, </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>Vorname, Titel</w:t>
+      </w:r>
+      <w:r w:rsidR="00897364">
+        <w:t xml:space="preserve"> ‒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923406">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00897364">
+        <w:t>Affiliation (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t>dienstliche oder private Anschrift</w:t>
       </w:r>
       <w:r w:rsidR="000349D0" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> oder Emailadresse</w:t>
       </w:r>
+      <w:r w:rsidR="00897364">
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="210330C4" w14:textId="396B9F5B" w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidRDefault="00884C91" w:rsidP="00E247DE">
       <w:pPr>
         <w:pStyle w:val="LP-gseinzuglinks"/>
       </w:pPr>
       <w:r w:rsidRPr="00923406">
         <w:t>Beachten Sie, dass eine Möglichkeit</w:t>
       </w:r>
       <w:r w:rsidR="00A55B62" w:rsidRPr="00923406">
         <w:t xml:space="preserve"> zur Kontaktaufnahme</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve"> auf unserer Homepage veröffentlicht </w:t>
       </w:r>
       <w:r w:rsidR="003B63B4" w:rsidRPr="00923406">
         <w:t>wird</w:t>
       </w:r>
       <w:r w:rsidRPr="00923406">
         <w:t xml:space="preserve">. Es bietet sich an, eine dienstliche Emailadresse dafür vorzusehen. </w:t>
       </w:r>
       <w:r w:rsidR="000944A6" w:rsidRPr="00923406">
         <w:t>Wenn Sie das nicht wünschen, bitten wir Sie, explizit zu widersprechen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00884C91" w:rsidRPr="00923406" w:rsidSect="00A76858">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2778" w:right="2410" w:bottom="2750" w:left="2410" w:header="2268" w:footer="2268" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5027967B" w14:textId="77777777" w:rsidR="005C5CDD" w:rsidRDefault="005C5CDD" w:rsidP="00380437">
+    <w:p w14:paraId="442BB4AC" w14:textId="77777777" w:rsidR="005C365E" w:rsidRDefault="005C365E" w:rsidP="00380437">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BD5E1CE" w14:textId="77777777" w:rsidR="005C5CDD" w:rsidRDefault="005C5CDD" w:rsidP="00380437">
+    <w:p w14:paraId="47A5F1E3" w14:textId="77777777" w:rsidR="005C365E" w:rsidRDefault="005C365E" w:rsidP="00380437">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6038,58 +8924,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CC47E29" w14:textId="77777777" w:rsidR="005C5CDD" w:rsidRDefault="005C5CDD" w:rsidP="00380437">
+    <w:p w14:paraId="7F52E5E1" w14:textId="77777777" w:rsidR="005C365E" w:rsidRDefault="005C365E" w:rsidP="00380437">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30AD9CD1" w14:textId="77777777" w:rsidR="005C5CDD" w:rsidRDefault="005C5CDD" w:rsidP="00380437">
+    <w:p w14:paraId="7029BAEB" w14:textId="77777777" w:rsidR="005C365E" w:rsidRDefault="005C365E" w:rsidP="00380437">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4AD295AC" w14:textId="45E68B61" w:rsidR="00F402BE" w:rsidRPr="00B42AD3" w:rsidRDefault="00F402BE" w:rsidP="00EF3D01">
       <w:pPr>
         <w:pStyle w:val="LP-Funote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A56994">
         <w:rPr>
           <w:rStyle w:val="LP-funoteziffer"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B42AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42AD3">
         <w:tab/>
         <w:t xml:space="preserve">Bei Verwendung dieser </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D01">
         <w:t>Schriftart</w:t>
@@ -6517,71 +9403,78 @@
             <w:pStyle w:val="LP-Kopfzeilelinksbndig"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB3447">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AB3447">
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AB3447">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00A76858">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB3447">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3652" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="299F6035" w14:textId="6075CA6B" w:rsidR="007B6780" w:rsidRPr="00102F68" w:rsidRDefault="002B5897" w:rsidP="007B6780">
           <w:pPr>
             <w:pStyle w:val="LP-Kopfzeilerechtsbndig"/>
             <w:rPr>
               <w:smallCaps/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:smallCaps/>
             </w:rPr>
             <w:t>R</w:t>
           </w:r>
           <w:r w:rsidR="007B6780">
             <w:rPr>
               <w:smallCaps/>
             </w:rPr>
-            <w:t>edaktion des Lětopis</w:t>
+            <w:t xml:space="preserve">edaktion des </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007B6780">
+            <w:rPr>
+              <w:smallCaps/>
+            </w:rPr>
+            <w:t>Lětopis</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="40671588" w14:textId="77777777" w:rsidR="007B6780" w:rsidRDefault="007B6780">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="7088" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6665,122 +9558,130 @@
       <w:tblW w:w="7088" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6803"/>
       <w:gridCol w:w="285"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B6780" w:rsidRPr="00064A10" w14:paraId="484143C8" w14:textId="77777777" w:rsidTr="00EB10FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6803" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="29E4AE12" w14:textId="5DF708D2" w:rsidR="007B6780" w:rsidRPr="00064A10" w:rsidRDefault="00021C29" w:rsidP="00021C29">
+        <w:p w14:paraId="29E4AE12" w14:textId="71AD4EF9" w:rsidR="007B6780" w:rsidRPr="00064A10" w:rsidRDefault="00021C29" w:rsidP="00021C29">
           <w:pPr>
             <w:pStyle w:val="LP-Kopfzeilelinksbndig"/>
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t xml:space="preserve">Formathinweise </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="007B6780" w:rsidRPr="00064A10">
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t>L</w:t>
           </w:r>
           <w:r w:rsidR="007B6780">
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t>ětopis</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t>,</w:t>
           </w:r>
           <w:r w:rsidR="007B6780">
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t xml:space="preserve">Fassung vom </w:t>
           </w:r>
-          <w:r w:rsidR="00ED1BA7">
+          <w:r w:rsidR="00577BB5">
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>22</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
-            <w:t>.0</w:t>
+            <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidR="00ED1BA7">
+          <w:r w:rsidR="00E14783">
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00577BB5">
+            <w:rPr>
+              <w:rStyle w:val="LP-italic"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
             <w:t>.202</w:t>
           </w:r>
-          <w:r w:rsidR="00ED1BA7">
+          <w:r w:rsidR="00E14783">
             <w:rPr>
               <w:rStyle w:val="LP-italic"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="285" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="44F6B9C3" w14:textId="2157B267" w:rsidR="007B6780" w:rsidRPr="00064A10" w:rsidRDefault="007B6780" w:rsidP="007B6780">
           <w:pPr>
             <w:pStyle w:val="LP-Kopfzeilerechtsbndig"/>
           </w:pPr>
           <w:r w:rsidRPr="00064A10">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00064A10">
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00064A10">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00A76858">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
@@ -7692,64 +10593,64 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="808791671">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="372390458">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="675956396">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="110517161">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1830779839">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="454520173">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422353"/>
     <w:rsid w:val="0001183A"/>
     <w:rsid w:val="00021BEA"/>
     <w:rsid w:val="00021C29"/>
     <w:rsid w:val="000349D0"/>
     <w:rsid w:val="00043425"/>
     <w:rsid w:val="00054E9E"/>
@@ -7759,370 +10660,407 @@
     <w:rsid w:val="000716BD"/>
     <w:rsid w:val="000810A8"/>
     <w:rsid w:val="0009111A"/>
     <w:rsid w:val="0009332E"/>
     <w:rsid w:val="00093D74"/>
     <w:rsid w:val="000944A6"/>
     <w:rsid w:val="000952EC"/>
     <w:rsid w:val="000B0807"/>
     <w:rsid w:val="000C14A2"/>
     <w:rsid w:val="000D223E"/>
     <w:rsid w:val="000E2F71"/>
     <w:rsid w:val="000F7A8E"/>
     <w:rsid w:val="00102CC7"/>
     <w:rsid w:val="0010492D"/>
     <w:rsid w:val="00105FAE"/>
     <w:rsid w:val="00124A3D"/>
     <w:rsid w:val="0013019A"/>
     <w:rsid w:val="00132412"/>
     <w:rsid w:val="00134786"/>
     <w:rsid w:val="001543C4"/>
     <w:rsid w:val="00160623"/>
     <w:rsid w:val="001629F9"/>
     <w:rsid w:val="001656A7"/>
     <w:rsid w:val="00167881"/>
     <w:rsid w:val="00170515"/>
+    <w:rsid w:val="00174811"/>
     <w:rsid w:val="001778B2"/>
+    <w:rsid w:val="001823B2"/>
     <w:rsid w:val="001846B7"/>
     <w:rsid w:val="001A5934"/>
     <w:rsid w:val="001B40BC"/>
     <w:rsid w:val="001E3775"/>
     <w:rsid w:val="001E44DB"/>
     <w:rsid w:val="001E5E26"/>
     <w:rsid w:val="001E7BCE"/>
     <w:rsid w:val="00203D98"/>
     <w:rsid w:val="00205BFC"/>
     <w:rsid w:val="002202BB"/>
     <w:rsid w:val="0022482C"/>
     <w:rsid w:val="00236AD8"/>
     <w:rsid w:val="002501F8"/>
     <w:rsid w:val="00263098"/>
     <w:rsid w:val="00264E2F"/>
     <w:rsid w:val="002710E1"/>
     <w:rsid w:val="00282C95"/>
     <w:rsid w:val="00295C73"/>
     <w:rsid w:val="00296305"/>
     <w:rsid w:val="002A08AF"/>
     <w:rsid w:val="002A0A30"/>
     <w:rsid w:val="002A0B78"/>
     <w:rsid w:val="002A4213"/>
     <w:rsid w:val="002B48CC"/>
     <w:rsid w:val="002B5897"/>
     <w:rsid w:val="002C2E15"/>
     <w:rsid w:val="002C3E30"/>
     <w:rsid w:val="002C414B"/>
     <w:rsid w:val="002D4314"/>
+    <w:rsid w:val="002D6216"/>
     <w:rsid w:val="002E216A"/>
     <w:rsid w:val="002E4EAC"/>
     <w:rsid w:val="0030034B"/>
     <w:rsid w:val="00301224"/>
     <w:rsid w:val="00312205"/>
     <w:rsid w:val="00313F59"/>
     <w:rsid w:val="0032049D"/>
     <w:rsid w:val="003307B6"/>
     <w:rsid w:val="00331217"/>
     <w:rsid w:val="00333759"/>
     <w:rsid w:val="003361D1"/>
     <w:rsid w:val="00342C20"/>
     <w:rsid w:val="00342F36"/>
     <w:rsid w:val="00344FCB"/>
     <w:rsid w:val="003472C5"/>
     <w:rsid w:val="003477D9"/>
     <w:rsid w:val="00353B0A"/>
     <w:rsid w:val="00355B16"/>
     <w:rsid w:val="003673C7"/>
     <w:rsid w:val="00370809"/>
     <w:rsid w:val="00370A48"/>
     <w:rsid w:val="00380437"/>
     <w:rsid w:val="00382698"/>
     <w:rsid w:val="00395A17"/>
     <w:rsid w:val="003A2169"/>
     <w:rsid w:val="003A2EE7"/>
     <w:rsid w:val="003B63B4"/>
     <w:rsid w:val="003E1AC8"/>
     <w:rsid w:val="003E735A"/>
     <w:rsid w:val="003F5B46"/>
     <w:rsid w:val="003F6908"/>
     <w:rsid w:val="004051EB"/>
     <w:rsid w:val="004054A2"/>
     <w:rsid w:val="00406610"/>
     <w:rsid w:val="00412753"/>
+    <w:rsid w:val="0041585B"/>
     <w:rsid w:val="00417165"/>
     <w:rsid w:val="00422353"/>
     <w:rsid w:val="004236BE"/>
     <w:rsid w:val="00423864"/>
     <w:rsid w:val="0042454A"/>
     <w:rsid w:val="00427FA8"/>
+    <w:rsid w:val="00430573"/>
     <w:rsid w:val="0044432F"/>
     <w:rsid w:val="00445405"/>
     <w:rsid w:val="00445901"/>
     <w:rsid w:val="004513F4"/>
     <w:rsid w:val="00463F8F"/>
     <w:rsid w:val="004645F6"/>
     <w:rsid w:val="004647E9"/>
     <w:rsid w:val="00465873"/>
     <w:rsid w:val="00471AA3"/>
     <w:rsid w:val="004800F7"/>
+    <w:rsid w:val="004807E6"/>
     <w:rsid w:val="00481CAE"/>
     <w:rsid w:val="00482C03"/>
     <w:rsid w:val="004B490B"/>
     <w:rsid w:val="004D3B10"/>
     <w:rsid w:val="004D63CF"/>
     <w:rsid w:val="004E0A21"/>
     <w:rsid w:val="004E443A"/>
+    <w:rsid w:val="004F23B4"/>
     <w:rsid w:val="004F30BF"/>
     <w:rsid w:val="004F70F7"/>
     <w:rsid w:val="005059ED"/>
     <w:rsid w:val="005071DE"/>
     <w:rsid w:val="00524EBA"/>
     <w:rsid w:val="00537CE0"/>
     <w:rsid w:val="00555670"/>
     <w:rsid w:val="00567904"/>
     <w:rsid w:val="00567D45"/>
     <w:rsid w:val="00575CD0"/>
     <w:rsid w:val="0057634E"/>
+    <w:rsid w:val="0057726F"/>
+    <w:rsid w:val="00577BB5"/>
     <w:rsid w:val="00582F13"/>
     <w:rsid w:val="00586854"/>
     <w:rsid w:val="005A141E"/>
     <w:rsid w:val="005A5D2A"/>
     <w:rsid w:val="005B683F"/>
+    <w:rsid w:val="005C365E"/>
     <w:rsid w:val="005C5CDD"/>
     <w:rsid w:val="005C7014"/>
     <w:rsid w:val="005D3733"/>
     <w:rsid w:val="005E10A5"/>
+    <w:rsid w:val="005E2BA7"/>
     <w:rsid w:val="00600853"/>
+    <w:rsid w:val="006049D6"/>
     <w:rsid w:val="00610168"/>
     <w:rsid w:val="00611B9E"/>
     <w:rsid w:val="006154C4"/>
+    <w:rsid w:val="006177F5"/>
     <w:rsid w:val="00621659"/>
     <w:rsid w:val="00632514"/>
     <w:rsid w:val="00632B49"/>
     <w:rsid w:val="006360EC"/>
     <w:rsid w:val="006367E5"/>
     <w:rsid w:val="00637CA1"/>
     <w:rsid w:val="00641791"/>
     <w:rsid w:val="00642E69"/>
+    <w:rsid w:val="00645E17"/>
     <w:rsid w:val="006614EC"/>
     <w:rsid w:val="00664D37"/>
     <w:rsid w:val="00686650"/>
     <w:rsid w:val="00690962"/>
     <w:rsid w:val="00693770"/>
     <w:rsid w:val="00695498"/>
     <w:rsid w:val="006A5BC2"/>
     <w:rsid w:val="006A7C53"/>
     <w:rsid w:val="006B1145"/>
     <w:rsid w:val="006C6956"/>
     <w:rsid w:val="00703CBC"/>
     <w:rsid w:val="00706767"/>
     <w:rsid w:val="007222D9"/>
     <w:rsid w:val="00725A32"/>
     <w:rsid w:val="0072606A"/>
     <w:rsid w:val="00734243"/>
     <w:rsid w:val="007354C8"/>
     <w:rsid w:val="00743016"/>
     <w:rsid w:val="00745194"/>
     <w:rsid w:val="007471FE"/>
+    <w:rsid w:val="00752DE5"/>
     <w:rsid w:val="00766019"/>
     <w:rsid w:val="0076613F"/>
     <w:rsid w:val="007728DE"/>
     <w:rsid w:val="00773556"/>
     <w:rsid w:val="0077783B"/>
     <w:rsid w:val="0078022C"/>
     <w:rsid w:val="00793BCC"/>
     <w:rsid w:val="007948FF"/>
     <w:rsid w:val="00796065"/>
     <w:rsid w:val="00796330"/>
+    <w:rsid w:val="007A31D2"/>
     <w:rsid w:val="007B6780"/>
     <w:rsid w:val="007B7F1E"/>
     <w:rsid w:val="007C26EB"/>
     <w:rsid w:val="007C6B36"/>
     <w:rsid w:val="007D2F6B"/>
     <w:rsid w:val="007D67B8"/>
     <w:rsid w:val="007E3DE1"/>
     <w:rsid w:val="007E47CA"/>
     <w:rsid w:val="007F42BC"/>
     <w:rsid w:val="008053B7"/>
     <w:rsid w:val="00822084"/>
     <w:rsid w:val="00826261"/>
     <w:rsid w:val="0083015C"/>
     <w:rsid w:val="00830540"/>
     <w:rsid w:val="00850299"/>
     <w:rsid w:val="008506EF"/>
     <w:rsid w:val="00851329"/>
     <w:rsid w:val="0086320B"/>
     <w:rsid w:val="00865747"/>
     <w:rsid w:val="00865888"/>
     <w:rsid w:val="00876472"/>
     <w:rsid w:val="00882666"/>
     <w:rsid w:val="00884C91"/>
+    <w:rsid w:val="00897364"/>
     <w:rsid w:val="00897EBB"/>
     <w:rsid w:val="008A1178"/>
     <w:rsid w:val="008A596C"/>
     <w:rsid w:val="008A78B1"/>
     <w:rsid w:val="008C0344"/>
     <w:rsid w:val="008C7926"/>
     <w:rsid w:val="008D5132"/>
     <w:rsid w:val="008D5CDD"/>
     <w:rsid w:val="008E1D8C"/>
     <w:rsid w:val="008E6D20"/>
+    <w:rsid w:val="008F14B1"/>
     <w:rsid w:val="00903E02"/>
     <w:rsid w:val="00906C0C"/>
     <w:rsid w:val="00906EB2"/>
     <w:rsid w:val="00911DA2"/>
     <w:rsid w:val="00916FC7"/>
     <w:rsid w:val="00917857"/>
     <w:rsid w:val="0092287B"/>
     <w:rsid w:val="00923406"/>
     <w:rsid w:val="00926BFD"/>
     <w:rsid w:val="009318AC"/>
     <w:rsid w:val="00934771"/>
     <w:rsid w:val="009416DD"/>
     <w:rsid w:val="009472D9"/>
     <w:rsid w:val="009509C3"/>
     <w:rsid w:val="00951C20"/>
+    <w:rsid w:val="0096061A"/>
     <w:rsid w:val="00960A0D"/>
+    <w:rsid w:val="00977A75"/>
+    <w:rsid w:val="00977BA2"/>
     <w:rsid w:val="009804DB"/>
     <w:rsid w:val="0098059F"/>
     <w:rsid w:val="00983EED"/>
     <w:rsid w:val="00984428"/>
     <w:rsid w:val="00987CDB"/>
     <w:rsid w:val="00995EC0"/>
     <w:rsid w:val="009A3924"/>
     <w:rsid w:val="009B1E73"/>
     <w:rsid w:val="009B74E3"/>
     <w:rsid w:val="009C798C"/>
     <w:rsid w:val="009D2F1B"/>
     <w:rsid w:val="009D7C75"/>
     <w:rsid w:val="009D7EB3"/>
     <w:rsid w:val="009E6F61"/>
     <w:rsid w:val="009E7AF7"/>
     <w:rsid w:val="009F1373"/>
     <w:rsid w:val="009F2FF4"/>
     <w:rsid w:val="00A10CC0"/>
     <w:rsid w:val="00A129B5"/>
     <w:rsid w:val="00A155AC"/>
     <w:rsid w:val="00A163FB"/>
     <w:rsid w:val="00A17D8F"/>
     <w:rsid w:val="00A24282"/>
     <w:rsid w:val="00A32DE6"/>
     <w:rsid w:val="00A32F20"/>
     <w:rsid w:val="00A335F6"/>
     <w:rsid w:val="00A367FA"/>
+    <w:rsid w:val="00A410F8"/>
     <w:rsid w:val="00A4159C"/>
     <w:rsid w:val="00A426E2"/>
     <w:rsid w:val="00A528B1"/>
     <w:rsid w:val="00A52D45"/>
     <w:rsid w:val="00A55B62"/>
     <w:rsid w:val="00A56994"/>
     <w:rsid w:val="00A61C18"/>
+    <w:rsid w:val="00A66992"/>
     <w:rsid w:val="00A70284"/>
     <w:rsid w:val="00A702F4"/>
     <w:rsid w:val="00A76858"/>
+    <w:rsid w:val="00A91A91"/>
     <w:rsid w:val="00AA02E8"/>
+    <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA46F5"/>
     <w:rsid w:val="00AA7DB8"/>
     <w:rsid w:val="00AB264A"/>
     <w:rsid w:val="00AB3447"/>
     <w:rsid w:val="00AB5103"/>
     <w:rsid w:val="00AC0388"/>
+    <w:rsid w:val="00AE74E9"/>
     <w:rsid w:val="00AF27A4"/>
     <w:rsid w:val="00AF3F4F"/>
     <w:rsid w:val="00B01F2A"/>
     <w:rsid w:val="00B03CF5"/>
     <w:rsid w:val="00B12F9F"/>
     <w:rsid w:val="00B14DF8"/>
     <w:rsid w:val="00B14EFB"/>
     <w:rsid w:val="00B211EA"/>
     <w:rsid w:val="00B26AD3"/>
+    <w:rsid w:val="00B27DE1"/>
+    <w:rsid w:val="00B31AF1"/>
     <w:rsid w:val="00B40551"/>
     <w:rsid w:val="00B41384"/>
     <w:rsid w:val="00B6271B"/>
     <w:rsid w:val="00B63228"/>
     <w:rsid w:val="00B64DD5"/>
     <w:rsid w:val="00B65547"/>
     <w:rsid w:val="00B71E50"/>
+    <w:rsid w:val="00B73297"/>
     <w:rsid w:val="00B84E66"/>
     <w:rsid w:val="00BA2322"/>
     <w:rsid w:val="00BB00F1"/>
     <w:rsid w:val="00BC17F5"/>
     <w:rsid w:val="00BC32D7"/>
     <w:rsid w:val="00BC6CE7"/>
     <w:rsid w:val="00BE23FA"/>
     <w:rsid w:val="00C05F10"/>
     <w:rsid w:val="00C068EC"/>
     <w:rsid w:val="00C15F42"/>
+    <w:rsid w:val="00C37AC2"/>
     <w:rsid w:val="00C42F2D"/>
     <w:rsid w:val="00C44CC9"/>
     <w:rsid w:val="00C45564"/>
     <w:rsid w:val="00C60CEF"/>
     <w:rsid w:val="00C632A6"/>
     <w:rsid w:val="00C83A5F"/>
     <w:rsid w:val="00C908A0"/>
     <w:rsid w:val="00CA6936"/>
     <w:rsid w:val="00CB0373"/>
     <w:rsid w:val="00CB7412"/>
+    <w:rsid w:val="00CC0F8D"/>
     <w:rsid w:val="00CC522B"/>
     <w:rsid w:val="00CC5470"/>
     <w:rsid w:val="00CC5D9A"/>
     <w:rsid w:val="00CD47A5"/>
     <w:rsid w:val="00CD76FD"/>
     <w:rsid w:val="00CE4D86"/>
+    <w:rsid w:val="00CF16F9"/>
+    <w:rsid w:val="00CF1DB9"/>
     <w:rsid w:val="00D01068"/>
     <w:rsid w:val="00D1263C"/>
     <w:rsid w:val="00D20162"/>
+    <w:rsid w:val="00D22F27"/>
+    <w:rsid w:val="00D2666B"/>
     <w:rsid w:val="00D32346"/>
     <w:rsid w:val="00D342C0"/>
     <w:rsid w:val="00D34FC2"/>
     <w:rsid w:val="00D360E9"/>
     <w:rsid w:val="00D40EEF"/>
     <w:rsid w:val="00D41D42"/>
     <w:rsid w:val="00D42357"/>
+    <w:rsid w:val="00D44ADA"/>
     <w:rsid w:val="00D457AC"/>
     <w:rsid w:val="00D50E0C"/>
     <w:rsid w:val="00D623C3"/>
     <w:rsid w:val="00D659DF"/>
     <w:rsid w:val="00D6641E"/>
     <w:rsid w:val="00D665CF"/>
     <w:rsid w:val="00D71C24"/>
     <w:rsid w:val="00D730E9"/>
     <w:rsid w:val="00D73F6D"/>
     <w:rsid w:val="00D9220F"/>
     <w:rsid w:val="00DA2EA9"/>
     <w:rsid w:val="00DA570C"/>
     <w:rsid w:val="00DA6EDB"/>
     <w:rsid w:val="00DD207C"/>
     <w:rsid w:val="00DD3216"/>
     <w:rsid w:val="00DD6A14"/>
     <w:rsid w:val="00DE3714"/>
     <w:rsid w:val="00DE59DE"/>
     <w:rsid w:val="00DF28BA"/>
     <w:rsid w:val="00DF6B5C"/>
     <w:rsid w:val="00E002D2"/>
     <w:rsid w:val="00E028FB"/>
     <w:rsid w:val="00E05347"/>
     <w:rsid w:val="00E103DF"/>
     <w:rsid w:val="00E11B65"/>
+    <w:rsid w:val="00E14783"/>
     <w:rsid w:val="00E247DE"/>
     <w:rsid w:val="00E25ED3"/>
     <w:rsid w:val="00E265C0"/>
     <w:rsid w:val="00E34D5D"/>
     <w:rsid w:val="00E4117A"/>
     <w:rsid w:val="00E60179"/>
     <w:rsid w:val="00E6159C"/>
     <w:rsid w:val="00E72227"/>
     <w:rsid w:val="00E849E7"/>
     <w:rsid w:val="00E97082"/>
     <w:rsid w:val="00EA1C31"/>
     <w:rsid w:val="00EA5560"/>
     <w:rsid w:val="00EA7C4F"/>
     <w:rsid w:val="00EB10FB"/>
     <w:rsid w:val="00EB4245"/>
     <w:rsid w:val="00EB7DC6"/>
     <w:rsid w:val="00EC353E"/>
     <w:rsid w:val="00ED1BA7"/>
     <w:rsid w:val="00ED2839"/>
     <w:rsid w:val="00ED52DA"/>
     <w:rsid w:val="00ED5EAA"/>
     <w:rsid w:val="00ED7552"/>
     <w:rsid w:val="00EF3549"/>
     <w:rsid w:val="00EF3A3E"/>
     <w:rsid w:val="00EF3D01"/>
@@ -8142,53 +11080,53 @@
     <w:rsid w:val="00FA0130"/>
     <w:rsid w:val="00FD3C0D"/>
     <w:rsid w:val="00FD4675"/>
     <w:rsid w:val="00FE0474"/>
     <w:rsid w:val="00FE64B0"/>
     <w:rsid w:val="00FF0A65"/>
     <w:rsid w:val="00FF36B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1BEC14E4"/>
   <w15:docId w15:val="{C23805FF-2A12-48B3-BC30-FEE7B34743FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8251,51 +11189,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9171,50 +12109,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00983EED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00983EED"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00830540"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B6780"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
@@ -9282,91 +12221,115 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LP-Sprachbeispiel">
     <w:name w:val="LP-Sprachbeispiel"/>
     <w:basedOn w:val="LP-gseinzuglinks"/>
     <w:qFormat/>
     <w:rsid w:val="00876472"/>
     <w:pPr>
       <w:ind w:left="425"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung1">
     <w:name w:val="Nicht aufgelöste Erwähnung1"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001846B7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA3A34"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B31AF1"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="343433775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1318269263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.6472827" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9606,70 +12569,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2752FFB2-1DD3-42CF-88DB-32507306ECBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>15629</Characters>
+  <Pages>9</Pages>
+  <Words>3101</Words>
+  <Characters>17681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>147</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17816</CharactersWithSpaces>
+  <CharactersWithSpaces>20741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Thomas Menzel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>